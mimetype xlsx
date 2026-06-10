--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -1197,1335 +1197,1335 @@
           <t>CHANGED. This event was changed.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ZMĚNA: Tato událost byla změněna.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>CHANGED. This event was changed.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
+          <t>dzogchen/settings.py:211</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Yeshi Silvano Namkhai. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
+          <t>Russian</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spoj se s někým, kdo už aplikaci Sangha má, a může potvrdit, že jsi obdržel(a) transmisi od Čhögjal Namkhai Norbua nebo Namkhai Yeshiho. Od stejné(ho) praktikující(ho) si vyžádej zvací kód. Kód bude mít omezenou platnost. Měl by být použit během 3 dní. </t>
+          <t>Rusky</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Russian</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:211</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:51</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Russian</t>
+          <t>Click on the button below to log in to Sangha Web</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Rusky</t>
+          <t>Pro přihlášení na web Sanghy klikněte na tlačítko níže</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Russian</t>
-[...2 lines deleted...]
-      <c r="G26" t="inlineStr"/>
+          <t>Click on this button bellow to login to Sangha Web</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Pro přihlášení na web Sanghy klikněte na tlačítko níže.</t>
+        </is>
+      </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:51</t>
+          <t>dzogchen/core/models/user.py:73</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Click on the button below to log in to Sangha Web</t>
+          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Pro přihlášení na web Sanghy klikněte na tlačítko níže</t>
+          <t>nepřekládáme</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Click on this button bellow to login to Sangha Web</t>
-[...6 lines deleted...]
-      </c>
+          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:73</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:155</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
+          <t>You can connect to SANGHA APP 2</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>nepřekládáme</t>
+          <t>Můžete se připojit k aplikaci SANGHA 2</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
+          <t>You can connect to SANGHA APP 2</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:155</t>
+          <t>dzogchen/core/models/connection.py:167</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>You can connect to SANGHA APP 2</t>
+          <t>You are friends</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Můžete se připojit k aplikaci SANGHA 2</t>
+          <t>Jste kamarádi!</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>You can connect to SANGHA APP 2</t>
+          <t>You are friends</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/connection.py:167</t>
+          <t>dzogchen/core/templates/admin/base_site.html:16</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>You are friends</t>
+          <t>Edit my profile</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Jste kamarádi!</t>
+          <t>Uprav si svůj profil</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>You are friends</t>
-[...2 lines deleted...]
-      <c r="G30" t="inlineStr"/>
+          <t>Edit my profile</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Upravte svůj profil</t>
+        </is>
+      </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/base_site.html:16</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2181</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Edit my profile</t>
+          <t>%(name)s shares venue with you</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Uprav si svůj profil</t>
+          <t>%(name)s s tebou sdílel(a) místo</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Edit my profile</t>
-[...6 lines deleted...]
-      </c>
+          <t>User %(name)s shares venue with you.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2181</t>
+          <t>dzogchen/core/choices.py:13</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>%(name)s shares venue with you</t>
+          <t>Public</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>%(name)s s tebou sdílel(a) místo</t>
+          <t>veřejný</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>User %(name)s shares venue with you.</t>
-[...2 lines deleted...]
-      <c r="G32" t="inlineStr"/>
+          <t>Public</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Veřejný</t>
+        </is>
+      </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:13</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:4</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Public</t>
+          <t>Log in to Sangha App</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>veřejný</t>
+          <t>Přihlášení do aplikace Sangha</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Public</t>
-[...6 lines deleted...]
-      </c>
+          <t>Login to Sangha App</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:4</t>
+          <t>dzogchen/core/signals.py:518</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Log in to Sangha App</t>
+          <t>Your invitation was successful :)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Přihlášení do aplikace Sangha</t>
+          <t>Vaše pozvánka zafungovala :-)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Login to Sangha App</t>
+          <t>Your invitation has worked :)</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:518</t>
+          <t>dzogchen/core/signals.py:517</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Your invitation was successful :)</t>
+          <t>Joined the App</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Vaše pozvánka zafungovala :-)</t>
+          <t>Příhlásil(a) se do Sangha app</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Your invitation has worked :)</t>
-[...2 lines deleted...]
-      <c r="G35" t="inlineStr"/>
+          <t>Joined the App</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Příhlásil se do Sanghy</t>
+        </is>
+      </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:517</t>
+          <t>dzogchen/core/models/user.py:70</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Joined the App</t>
+          <t>groups</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Příhlásil(a) se do Sangha app</t>
+          <t>skupiny</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Joined the App</t>
-[...6 lines deleted...]
-      </c>
+          <t>groups</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:70</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:5</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>groups</t>
+          <t>Response to request for access</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>skupiny</t>
+          <t>Odpověď na žádost o vstup</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>groups</t>
+          <t>Response to access request</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:5</t>
+          <t>dzogchen/core/signals.py:144</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Response to request for access</t>
+          <t>You plan to attend it at %(hour)s.</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Odpověď na žádost o vstup</t>
+          <t>Plánuješ se zúčastnit v %(hour)s.</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Response to access request</t>
-[...2 lines deleted...]
-      <c r="G38" t="inlineStr"/>
+          <t>You plan to attend it at %(hour)s.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Plánuješ se zúčastnit v %hodin.</t>
+        </is>
+      </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:144</t>
+          <t>dzogchen/collaboration/models/channel.py:22</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>You plan to attend it at %(hour)s.</t>
+          <t>Karmayoga</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Plánuješ se zúčastnit v %(hour)s.</t>
+          <t>Karmajóga</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>You plan to attend it at %(hour)s.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Karmayoga</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/channel.py:22</t>
+          <t>dzogchen/core/models/profile.py:134</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Karmayoga</t>
+          <t>Transmission Place</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Karmajóga</t>
+          <t>Místo transmise</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Karmayoga</t>
+          <t>Transmission Place</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:134</t>
+          <t>dzogchen/core/choices.py:35</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
+          <t>personally related</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Místo transmise</t>
+          <t>vztahující se osobně</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
+          <t>personally related</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:35</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:251</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>personally related</t>
+          <t>Need help? Please contact us</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>vztahující se osobně</t>
+          <t>Potřebuješ pomoc? Kontaktuj nás, prosím</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>personally related</t>
-[...2 lines deleted...]
-      <c r="G42" t="inlineStr"/>
+          <t>Need help? Please contact us</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Potřebuješ pomoc? Prosíme, kontaktuj nás na</t>
+        </is>
+      </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:251</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:100</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Need help? Please contact us</t>
+          <t>Thanks for joining us.</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Potřebuješ pomoc? Kontaktuj nás, prosím</t>
+          <t>Děkujeme, že jste se k nám připojili.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Need help? Please contact us</t>
-[...6 lines deleted...]
-      </c>
+          <t>Thanks for joining us.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:100</t>
+          <t>dzogchen/core/models/user.py:82</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Thanks for joining us.</t>
+          <t>Specific permissions for this user.</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Děkujeme, že jste se k nám připojili.</t>
+          <t>Jednotlivá oprávnění pro tohoto uživatele.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Thanks for joining us.</t>
+          <t>Specific permissions for this user.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:82</t>
+          <t>dzogchen/core/models/profile.py:111</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Specific permissions for this user.</t>
+          <t>Photo</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Jednotlivá oprávnění pro tohoto uživatele.</t>
+          <t>Fotografie</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Specific permissions for this user.</t>
-[...2 lines deleted...]
-      <c r="G45" t="inlineStr"/>
+          <t>Photo</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Fotogafie</t>
+        </is>
+      </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:111</t>
+          <t>dzogchen/core/admin.py:415</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Photo</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Fotografie</t>
+          <t>Manuálně upřednostněná lokalita</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Photo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manually override location</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:415</t>
+          <t>dzogchen/core/admin.py:148</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Manuálně upřednostněná lokalita</t>
+          <t>Datum do</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:148</t>
+          <t>dzogchen/core/signals.py:134</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Date to</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Datum do</t>
+          <t>Již velmi brzy</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Date to</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:134</t>
+          <t>dzogchen/core/signals.py:211</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
+          <t>Changed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Již velmi brzy</t>
+          <t>Změněno</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
+          <t>Changed</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:211</t>
+          <t>dzogchen/core/choices.py:26</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Changed</t>
+          <t>B - email</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Změněno</t>
+          <t>B - email</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Changed</t>
+          <t>B - email</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:26</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:4</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>B - email</t>
+          <t>Welcome to Sangha App</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>B - email</t>
+          <t>Vítej v aplikaci Sangha</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>B - email</t>
+          <t>Welcome to Sangha App</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:4</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Welcome to Sangha App</t>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Vítej v aplikaci Sangha</t>
+          <t>APLIKACE SANGHA 1 UŽ NENÍ DOSTUPNÁ</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Welcome to Sangha App</t>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
+          <t>dzogchen/core/models/profile.py:1268</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+          <t>Mutual Affection</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>APLIKACE SANGHA 1 UŽ NENÍ DOSTUPNÁ</t>
+          <t>Vzájemná sympatie</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
-[...2 lines deleted...]
-      <c r="G53" t="inlineStr"/>
+          <t>Mutual sympathy</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Vzájemná náklonnost</t>
+        </is>
+      </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1268</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2177</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Mutual Affection</t>
+          <t>%(name)s shares event with you</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Vzájemná sympatie</t>
+          <t>%(name)s s tebou sdílel(a) událost</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Mutual sympathy</t>
+          <t>User %(name)s shares event with you.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Vzájemná náklonnost</t>
+          <t>Suggested in Weblate: %(name)s s tebou sdílel(a) událost..</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2177</t>
+          <t>dzogchen/core/choices.py:47</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>%(name)s shares event with you</t>
+          <t>basic</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>%(name)s s tebou sdílel(a) událost</t>
+          <t>Základní info</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>User %(name)s shares event with you.</t>
+          <t>basic</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: %(name)s s tebou sdílel(a) událost..</t>
+          <t>Suggested in Weblate: Základní</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:47</t>
+          <t>dzogchen/core/admin.py:154</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>basic</t>
+          <t>Time to</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Základní info</t>
+          <t>Čas do</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>basic</t>
-[...6 lines deleted...]
-      </c>
+          <t>Time to</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:154</t>
+          <t>dzogchen/core/models/profile.py:118</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Time to</t>
+          <t>Invited by</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Čas do</t>
+          <t>Pozván(a) od</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Time to</t>
-[...2 lines deleted...]
-      <c r="G57" t="inlineStr"/>
+          <t>Invited by</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Pozván/a od</t>
+        </is>
+      </c>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:118</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Invited by</t>
+          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Namkhai Yeshi. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Pozván(a) od</t>
+          <t xml:space="preserve">Spoj se s někým, kdo už aplikaci Sangha má, a může potvrdit, že jsi obdržel(a) transmisi od Čhögjal Namkhai Norbua nebo Namkhai Yeshiho. Od stejné(ho) praktikující(ho) si vyžádej zvací kód. Kód bude mít omezenou platnost. Měl by být použit během 3 dní. </t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Invited by</t>
+          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Pozván/a od</t>
+          <t xml:space="preserve">Suggested in Weblate: Spoj se s někým, kdo už aplikaci Sangha má, a může potvrdit, že jsi obdržel(a) transmisi od Chögyal Namkhai Norbua. Od stejné(ho) praktikující(ho) si vyžádej  zvací kód. Kód bude mít omezenou platnost. Měl by být použit během 3 dní. </t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>dzogchen/core/choices.py:6</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Daily</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Denně</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Daily</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:604</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Basics</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Základní info</t>
+          <t>Vítej v Sangha Webadminu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Basics</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Základ</t>
+          <t>Suggested in Weblate: Vítejte na Sangha Web</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
+          <t>LOG IN TO SANGHA APP</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Vítej v Sangha Webadminu</t>
+          <t>PŘIHLÁŠENÍ DO APLIKACE SANGHA APP</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
-[...6 lines deleted...]
-      </c>
+          <t>LOGIN TO SANGHA APP</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
+          <t>dzogchen/api_v1/views/token.py:105</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>LOG IN TO SANGHA APP</t>
+          <t>You have requested a recovery with an incorrect email address</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>PŘIHLÁŠENÍ DO APLIKACE SANGHA APP</t>
+          <t>Vyžádal(a) sis obnovení s neplatnou e-mailovou adresou</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>LOGIN TO SANGHA APP</t>
-[...2 lines deleted...]
-      <c r="G62" t="inlineStr"/>
+          <t>You have requested a recovery with wrong email address</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Vyžádal(a) sis obnovení s neplatnou emailovou adresou.</t>
+        </is>
+      </c>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:105</t>
+          <t>dzogchen/core/admin.py:136</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>You have requested a recovery with an incorrect email address</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Vyžádal(a) sis obnovení s neplatnou e-mailovou adresou</t>
+          <t>Datum od</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>You have requested a recovery with wrong email address</t>
-[...6 lines deleted...]
-      </c>
+          <t>Date from</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:136</t>
+          <t>dzogchen/core/admin.py:624</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Date from</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Datum od</t>
+          <t>Rozšířené možnosti</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Date from</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:624</t>
+          <t>dzogchen/core/admin.py:604</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>Basics</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Rozšířené možnosti</t>
+          <t>Základní informace</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Advanced options</t>
-[...2 lines deleted...]
-      <c r="G65" t="inlineStr"/>
+          <t>Basics</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Základ</t>
+        </is>
+      </c>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>dzogchen/core/templates/core/mails/webadmin_new.html:59</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Make sure you have typed your email correctly</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Ujisti se, že jsi napsal(a) e-mail správně</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">