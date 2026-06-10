--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -3648,354 +3648,354 @@
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
           <t>Czech</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Czech</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/topic.py:504</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>%(name)s has added you to the Channel</t>
+          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Namkhai Yeshi. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>%(name)s has invited you to the channel</t>
+          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:50</t>
+          <t>dzogchen/collaboration/models/topic.py:504</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>action</t>
+          <t>%(name)s has added you to the Channel</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>action</t>
+          <t>%(name)s has invited you to the channel</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:212</t>
+          <t>dzogchen/core/choices.py:50</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>You have not specified an end date for the repeated event</t>
+          <t>action</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>You have not specified day until the event should repeat</t>
+          <t>action</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1270</t>
+          <t>dzogchen/core/admin.py:212</t>
         </is>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Affection Sent</t>
+          <t>You have not specified an end date for the repeated event</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sympathy sent</t>
+          <t>You have not specified day until the event should repeat</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>dzogchen/core/utils.py:326</t>
+          <t>dzogchen/core/models/profile.py:1270</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Hello from Mahasangha</t>
+          <t>Affection Sent</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Hello from Mahasangha</t>
+          <t>Sympathy sent</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:40</t>
+          <t>dzogchen/core/utils.py:326</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>reminder related</t>
+          <t>Hello from Mahasangha</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>reminder related</t>
+          <t>Hello from Mahasangha</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:14</t>
+          <t>dzogchen/core/choices.py:40</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>reminder related</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>reminder related</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:367</t>
+          <t>dzogchen/core/choices.py:14</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>%s sent you a message</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>%s sent you a message</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/core/change_list.html:77</t>
+          <t>dzogchen/core/signals.py:367</t>
         </is>
       </c>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>%s sent you a message</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>%s sent you a message</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:165</t>
+          <t>dzogchen/core/templates/admin/core/change_list.html:77</t>
         </is>
       </c>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:135</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:165</t>
         </is>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Check the event description to see the details.</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Check the event's descripiton to see all the details.</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
+          <t>dzogchen/core/signals.py:135</t>
         </is>
       </c>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Yeshi Silvano Namkhai. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
+          <t>Check the event description to see the details.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
+          <t>Check the event's descripiton to see all the details.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>dzogchen/core/choices.py:19</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
           <t>Profile</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>