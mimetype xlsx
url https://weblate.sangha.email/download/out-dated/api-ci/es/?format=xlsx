--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -2225,3474 +2225,3474 @@
           <t>Public</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Público</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:37</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>system related</t>
+          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Namkhai Yeshi. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>sistema relacionado</t>
+          <t xml:space="preserve">Contacta con alguien que ya tenga Sangha app y pueda confirmar que recibiste la Transmisión de Chögyal Namkhai Norbu o Namkhai Yeshi. Solicita un código de invitación a ese practicante. El código es por tiempo limitado, debes usarlo dentro de los tres días. </t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>system related</t>
-[...2 lines deleted...]
-      <c r="G59" t="inlineStr"/>
+          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: Contacta con alguien que ya tenga Sangha app y pueda confirmar que recibiste la Transmisión de Chögyal Namkhai Norbu.
+Solicita un código de invitación a ese practicante.  El código es por tiempo limitado, debes usarlo dentro de los tres días. </t>
+        </is>
+      </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:414</t>
+          <t>dzogchen/core/choices.py:37</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>system related</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Longitud</t>
+          <t>sistema relacionado</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>system related</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:488</t>
+          <t>dzogchen/core/admin.py:414</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>%(user)s replied: %(message)s</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>%(user)s respondió(respondieron): %(message)s</t>
+          <t>Longitud</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>%(user)s replied: %(message)s</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:82</t>
+          <t>dzogchen/core/signals.py:488</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Specific permissions for this user.</t>
+          <t>%(user)s replied: %(message)s</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Permisos específicos para este usuario.</t>
+          <t>%(user)s respondió(respondieron): %(message)s</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Specific permissions for this user.</t>
+          <t>%(user)s replied: %(message)s</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:417</t>
+          <t>dzogchen/core/models/user.py:82</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>%(user)s - %(topic)s</t>
+          <t>Specific permissions for this user.</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>%(user)s - %(topic)s</t>
+          <t>Permisos específicos para este usuario.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>%(user)s wrote in %(topic)s</t>
+          <t>Specific permissions for this user.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:180</t>
+          <t>dzogchen/core/signals.py:417</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Sangha App Team</t>
+          <t>%(user)s - %(topic)s</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>El Equipo de Sangha App</t>
+          <t>%(user)s - %(topic)s</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sangha App Team</t>
+          <t>%(user)s wrote in %(topic)s</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:51</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:180</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Click on the button below to log in to Sangha Web</t>
+          <t>Sangha App Team</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Clicar en el botón debajo para iniciar sesión en Sangha Web</t>
+          <t>El Equipo de Sangha App</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Click on this button bellow to login to Sangha Web</t>
+          <t>Sangha App Team</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:41</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:51</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>Click on the button below to log in to Sangha Web</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>seguridad relacionada</t>
+          <t>Clicar en el botón debajo para iniciar sesión en Sangha Web</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>Click on this button bellow to login to Sangha Web</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:208</t>
+          <t>dzogchen/core/choices.py:41</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Czech</t>
+          <t>security related</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Checo</t>
+          <t>seguridad relacionada</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Czech</t>
+          <t>security related</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:604</t>
+          <t>dzogchen/settings.py:208</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Basics</t>
+          <t>Czech</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Datos básicos</t>
+          <t>Checo</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Basics</t>
-[...6 lines deleted...]
-      </c>
+          <t>Czech</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1270</t>
+          <t>dzogchen/core/admin.py:604</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Affection Sent</t>
+          <t>Basics</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Simpatía enviada</t>
+          <t>Datos básicos</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sympathy sent</t>
+          <t>Basics</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Condolencias enviadas</t>
+          <t>Suggested in Weblate: Esencial</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:115</t>
+          <t>dzogchen/core/models/profile.py:1270</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
+          <t>Affection Sent</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Bienvenido/a a Sangha Web</t>
+          <t>Simpatía enviada</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Webadmin</t>
+          <t>Sympathy sent</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Bienvenidos a Sangha Web</t>
+          <t>Suggested in Weblate: Condolencias enviadas</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
+          <t>dzogchen/api_v1/views/token.py:115</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>LOG IN TO SANGHA APP</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>INICIA SESIÓN EN SANGHA APP</t>
+          <t>Bienvenido/a a Sangha Web</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>LOGIN TO SANGHA APP</t>
-[...2 lines deleted...]
-      <c r="G71" t="inlineStr"/>
+          <t>Welcome to Sangha Webadmin</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Bienvenidos a Sangha Web</t>
+        </is>
+      </c>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:196</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
+          <t>LOG IN TO SANGHA APP</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Todo el contenido que se publicó anteriormente bajo esta cuenta en la aplicación, ahora es anónimo y aparece bajo el perfil desconocido.</t>
+          <t>INICIA SESIÓN EN SANGHA APP</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
-[...6 lines deleted...]
-      </c>
+          <t>LOGIN TO SANGHA APP</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:177</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:196</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>All the best</t>
+          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Los mejores deseos</t>
+          <t>Todo el contenido que se publicó anteriormente bajo esta cuenta en la aplicación, ahora es anónimo y aparece bajo el perfil desconocido.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>All the best</t>
-[...2 lines deleted...]
-      <c r="G73" t="inlineStr"/>
+          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Todo el contenido que se publicó anteriormente bajo esta cuenta en la aplicación, ahora se anonimiza y se enumera en el perfil Desconocido.</t>
+        </is>
+      </c>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:209</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:177</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Spanish</t>
+          <t>All the best</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Español</t>
+          <t>Los mejores deseos</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Spanish</t>
+          <t>All the best</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/onboarding_2.py:158</t>
+          <t>dzogchen/settings.py:209</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Verification code: %(code)s</t>
+          <t>Spanish</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Código de verificación: %(code)s</t>
+          <t>Español</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Verification code: %(code)s. Enter the code to login tp Sangha Web Admin.</t>
+          <t>Spanish</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:148</t>
+          <t>dzogchen/core/models/onboarding_2.py:158</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>To confirm your email and continue:</t>
+          <t>Verification code: %(code)s</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Para confirmar tu correo electrónico y continuar:</t>
+          <t>Código de verificación: %(code)s</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>To confirm your email and continue:</t>
+          <t>Verification code: %(code)s. Enter the code to login tp Sangha Web Admin.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:33</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:148</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>event related</t>
+          <t>To confirm your email and continue:</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Evento relacionado</t>
+          <t>Para confirmar tu correo electrónico y continuar:</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>event related</t>
+          <t>To confirm your email and continue:</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:56</t>
+          <t>dzogchen/core/choices.py:33</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>{n} link</t>
+          <t>event related</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>{n} enalce</t>
+          <t>Evento relacionado</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>{n} link</t>
-[...6 lines deleted...]
-      </c>
+          <t>event related</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:215</t>
+          <t>dzogchen/collaboration/models/post.py:56</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>CREATE ACCOUNT</t>
+          <t>{n} link</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>CREA CUENTA</t>
+          <t>{n} enalce</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>CREATE ACCOUNT</t>
-[...2 lines deleted...]
-      <c r="G79" t="inlineStr"/>
+          <t>{n} link</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: {n} enlace</t>
+        </is>
+      </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:256</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:215</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>This practitioner will be able to see all your followed events &amp; places.</t>
+          <t>CREATE ACCOUNT</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Este/a practicante podrá ver todos los eventos y lugares que sigues.</t>
+          <t>CREA CUENTA</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>This practitioner will be able to see all your followed events &amp; places.</t>
+          <t>CREATE ACCOUNT</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
+          <t>dzogchen/core/signals.py:256</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
+          <t>This practitioner will be able to see all your followed events &amp; places.</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Bienvenido(a) a Sangha Web</t>
+          <t>Este/a practicante podrá ver todos los eventos y lugares que sigues.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
-[...6 lines deleted...]
-      </c>
+          <t>This practitioner will be able to see all your followed events &amp; places.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:518</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Your invitation was successful :)</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Tu invitación fue exitosa :)</t>
+          <t>Bienvenido(a) a Sangha Web</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Your invitation has worked :)</t>
-[...2 lines deleted...]
-      <c r="G82" t="inlineStr"/>
+          <t>Welcome to Sangha Web</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Bienvenidos a Sangha Web</t>
+        </is>
+      </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:111</t>
+          <t>dzogchen/core/signals.py:518</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Photo</t>
+          <t>Your invitation was successful :)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Foto</t>
+          <t>Tu invitación fue exitosa :)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Photo</t>
+          <t>Your invitation has worked :)</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:174</t>
+          <t>dzogchen/core/models/profile.py:111</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>You can get in touch with the organizer for more info.</t>
+          <t>Photo</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Puedes contactar al organizador para obtener más información.</t>
+          <t>Foto</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>You can get in touch with the organiser to get more info.</t>
+          <t>Photo</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:21</t>
+          <t>dzogchen/core/signals.py:174</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Topic</t>
+          <t>You can get in touch with the organizer for more info.</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Tema</t>
+          <t>Puedes contactar al organizador para obtener más información.</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Topic</t>
+          <t>You can get in touch with the organiser to get more info.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:12</t>
+          <t>dzogchen/core/choices.py:21</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Ling / Gar</t>
+          <t>Topic</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Ling / Gar</t>
+          <t>Tema</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Ling / Gar</t>
+          <t>Topic</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/channel.py:17</t>
+          <t>dzogchen/core/choices.py:12</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Transport</t>
+          <t>Ling / Gar</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Ling / Gar</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Transport</t>
+          <t>Ling / Gar</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:18</t>
+          <t>dzogchen/collaboration/models/channel.py:17</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Transport</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Evento</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Transport</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1218</t>
+          <t>dzogchen/core/choices.py:18</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>%(user)s sent you affection</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>%(user)s te envió simpatía</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>%(user)s sent you sympathy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Event</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:260</t>
+          <t>dzogchen/core/models/profile.py:1218</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>All the best from Sangha App Team</t>
+          <t>%(user)s sent you affection</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Todo lo mejor desde el equipo de Sangha App</t>
+          <t>%(user)s te envió simpatía</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>All the best from Sangha App Team</t>
-[...2 lines deleted...]
-      <c r="G90" t="inlineStr"/>
+          <t>%(user)s sent you sympathy</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(user)s te envió afecto</t>
+        </is>
+      </c>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:89</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:260</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Confirm your email for Sangha App</t>
+          <t>All the best from Sangha App Team</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Confirma tu correo electrónico para Sangha App</t>
+          <t>Todo lo mejor desde el equipo de Sangha App</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Confirm your email for Sangha App</t>
+          <t>All the best from Sangha App Team</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:52</t>
+          <t>dzogchen/api_v1/views/token.py:89</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>{n} image</t>
+          <t>Confirm your email for Sangha App</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>{n} imágen</t>
+          <t>Confirma tu correo electrónico para Sangha App</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>{n} image</t>
-[...6 lines deleted...]
-      </c>
+          <t>Confirm your email for Sangha App</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/channel.py:22</t>
+          <t>dzogchen/collaboration/models/post.py:52</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Karmayoga</t>
+          <t>{n} image</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Karmayoga</t>
+          <t>{n} imágen</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Karmayoga</t>
-[...2 lines deleted...]
-      <c r="G93" t="inlineStr"/>
+          <t>{n} image</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: {n} imagen</t>
+        </is>
+      </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:118</t>
+          <t>dzogchen/collaboration/models/channel.py:22</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Problems with onboarding to Sangha App?</t>
+          <t>Karmayoga</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>¿Problemas para comenzar a usar Sangha App?</t>
+          <t>Karmayoga</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Problems with onboarding to Sangha App?</t>
+          <t>Karmayoga</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:49</t>
+          <t>dzogchen/api_v1/views/token.py:118</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>message</t>
+          <t>Problems with onboarding to Sangha App?</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>mensaje</t>
+          <t>¿Problemas para comenzar a usar Sangha App?</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>message</t>
+          <t>Problems with onboarding to Sangha App?</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:477</t>
+          <t>dzogchen/core/choices.py:49</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>%(user)s replied</t>
+          <t>message</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>%(user)s respondió</t>
+          <t>mensaje</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>%(user)s replied</t>
+          <t>message</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1268</t>
+          <t>dzogchen/core/signals.py:477</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Mutual Affection</t>
+          <t>%(user)s replied</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Simpatía mutua</t>
+          <t>%(user)s respondió</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Mutual sympathy</t>
-[...6 lines deleted...]
-      </c>
+          <t>%(user)s replied</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:173</t>
+          <t>dzogchen/core/models/profile.py:1268</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>Mutual Affection</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Cancelado</t>
+          <t>Simpatía mutua</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Canceled</t>
-[...2 lines deleted...]
-      <c r="G98" t="inlineStr"/>
+          <t>Mutual sympathy</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Afecto mutuo</t>
+        </is>
+      </c>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:109</t>
+          <t>dzogchen/core/signals.py:173</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Display Name</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Mostrar nombre</t>
+          <t>Cancelado</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Display Name</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:158</t>
+          <t>dzogchen/core/models/profile.py:109</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Tags</t>
+          <t>Display Name</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Etiquetas</t>
+          <t>Mostrar nombre</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Tags</t>
-[...6 lines deleted...]
-      </c>
+          <t>Display Name</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:27</t>
+          <t>dzogchen/core/admin.py:158</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>C1 - important</t>
+          <t>Tags</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>C1 - importante</t>
+          <t>Etiquetas</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>C1 - important</t>
-[...2 lines deleted...]
-      <c r="G101" t="inlineStr"/>
+          <t>Tags</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: </t>
+        </is>
+      </c>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/core/change_list.html:79</t>
+          <t>dzogchen/core/choices.py:27</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Clear all filters</t>
+          <t>C1 - important</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Borrar todos los filtros</t>
+          <t>C1 - importante</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Clear all filters</t>
+          <t>C1 - important</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/login_sangha.html:37</t>
+          <t>dzogchen/core/templates/admin/core/change_list.html:79</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>You are authenticated as %(username)s, but are not authorized to access this page. Would you like to log in to a different account?</t>
+          <t>Clear all filters</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Estás autenticado como %(username)s, pero no estás autorizado a acceder a esta página. ¿Te gustaría iniciar sesión con una cuenta diferente?</t>
+          <t>Borrar todos los filtros</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>You are authenticated as %(username)s, but are not authorized to access this page. Would you like to login to a different account?</t>
+          <t>Clear all filters</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:161</t>
+          <t>dzogchen/core/templates/admin/login_sangha.html:37</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Android:</t>
+          <t>You are authenticated as %(username)s, but are not authorized to access this page. Would you like to log in to a different account?</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Android:</t>
+          <t>Estás autenticado como %(username)s, pero no estás autorizado a acceder a esta página. ¿Te gustaría iniciar sesión con una cuenta diferente?</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Android:</t>
+          <t>You are authenticated as %(username)s, but are not authorized to access this page. Would you like to login to a different account?</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:38</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:161</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>update related</t>
+          <t>Android:</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>actualización relacionada</t>
+          <t>Android:</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>update related</t>
+          <t>Android:</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/connection.py:158</t>
+          <t>dzogchen/core/choices.py:38</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>You both plan to attend %s</t>
+          <t>update related</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ambos planean asistir %s</t>
+          <t>actualización relacionada</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>You may meet on %s</t>
+          <t>update related</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
-      <c r="H106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:134</t>
+          <t>dzogchen/core/models/connection.py:158</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
+          <t>You both plan to attend %s</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Lugar de Transmisión</t>
+          <t>Ambos planean asistir %s</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
-[...7 lines deleted...]
-      <c r="H107" t="inlineStr"/>
+          <t>You may meet on %s</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>info about connections among two users - that they bothplan to attend same event</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/channel.py:16</t>
+          <t>dzogchen/core/models/profile.py:134</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Accommodation</t>
+          <t>Transmission Place</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Alojamiento</t>
+          <t>Lugar de Transmisión</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Accommodation</t>
-[...2 lines deleted...]
-      <c r="G108" t="inlineStr"/>
+          <t>Transmission Place</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Lugar de transmisión</t>
+        </is>
+      </c>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:3</t>
+          <t>dzogchen/collaboration/models/channel.py:16</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>END OF SANGHA APP 1</t>
+          <t>Accommodation</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>FIN DE LA VERSIÓN SANGHA APP 1</t>
+          <t>Alojamiento</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>END OF SANGHA APP 1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accommodation</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:3</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Please correct the error below.</t>
+          <t>END OF SANGHA APP 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Por favor, corrige el error debajo.</t>
+          <t>FIN DE LA VERSIÓN SANGHA APP 1</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Please correct the error below.</t>
-[...2 lines deleted...]
-      <c r="G110" t="inlineStr"/>
+          <t>END OF SANGHA APP 1</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: FIN DE LA APLICACIÓN SANGHA 1</t>
+        </is>
+      </c>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:214</t>
+          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>You have not specified frequency of recurrence</t>
+          <t>Please correct the error below.</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>No has especificado frecuencia de recurrencia</t>
+          <t>Por favor, corrige el error debajo.</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>You have not specified frequency of recurrence</t>
+          <t>Please correct the error below.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:100</t>
+          <t>dzogchen/core/admin.py:214</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Thanks for joining us.</t>
+          <t>You have not specified frequency of recurrence</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Gracias por acompañarnos.</t>
+          <t>No has especificado frecuencia de recurrencia</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Thanks for joining us.</t>
+          <t>You have not specified frequency of recurrence</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:624</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:100</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>Thanks for joining us.</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Opciones avanzadas</t>
+          <t>Gracias por acompañarnos.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>Thanks for joining us.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/topics2tags.html:45</t>
+          <t>dzogchen/core/admin.py:624</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Save tags to channels</t>
-[...2 lines deleted...]
-      <c r="C114" t="inlineStr"/>
+          <t>Advanced options</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Opciones avanzadas</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Save tags to channels</t>
-[...11 lines deleted...]
-      </c>
+          <t>Advanced options</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:154</t>
+          <t>dzogchen/core/templates/admin/topics2tags.html:45</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Time to</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save tags to channels</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Time to</t>
-[...3 lines deleted...]
-      <c r="H115" t="inlineStr"/>
+          <t>Save tags to channels</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Guardar etiquetas en canales</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>django</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/serializers/venue.py:17</t>
+          <t>dzogchen/core/admin.py:154</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>WORLDWIDE PRACTICE</t>
+          <t>Time to</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>PRÁCTICA MUNDIAL</t>
+          <t>Hora de finalización</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>WORLDWIDE PRACTICE</t>
+          <t>Time to</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:43</t>
+          <t>dzogchen/api_v1/serializers/venue.py:17</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>community alert</t>
+          <t>WORLDWIDE PRACTICE</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>alerta de la comunidad</t>
+          <t>PRÁCTICA MUNDIAL</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>community alert</t>
+          <t>WORLDWIDE PRACTICE</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:144</t>
+          <t>dzogchen/core/choices.py:43</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>You plan to attend it at %(hour)s.</t>
+          <t>community alert</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Planeas asistir a la(s) %(hour)s.</t>
+          <t>alerta de la comunidad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>You plan to attend it at %(hour)s.</t>
-[...6 lines deleted...]
-      </c>
+          <t>community alert</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:244</t>
+          <t>dzogchen/core/signals.py:144</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
+          <t>You plan to attend it at %(hour)s.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Gracias por usar la aplicación Sangha. Si decides volver a utilizar la aplicación en el futuro, puedes volver a registrarte como nuevo usuario.</t>
+          <t>Planeas asistir a la(s) %(hour)s.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
+          <t>You plan to attend it at %(hour)s.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Gracias por usar la aplicación Sangha. Si decide volver a utilizar la aplicación en el futuro, puede volver a registrarse como nuevo usuario.</t>
+          <t>Suggested in Weblate: Planeas asistir a la(s) %(hour)s</t>
         </is>
       </c>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:141</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:244</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Time from</t>
+          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Hora de inicio</t>
+          <t>Gracias por usar la aplicación Sangha. Si decides volver a utilizar la aplicación en el futuro, puedes volver a registrarte como nuevo usuario.</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Time from</t>
-[...2 lines deleted...]
-      <c r="G120" t="inlineStr"/>
+          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Gracias por usar la aplicación Sangha. Si decide volver a utilizar la aplicación en el futuro, puede volver a registrarse como nuevo usuario.</t>
+        </is>
+      </c>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:36</t>
+          <t>dzogchen/core/admin.py:141</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>discussion related</t>
+          <t>Time from</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>discusión relacionada</t>
+          <t>Hora de inicio</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>discussion related</t>
+          <t>Time from</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:55</t>
+          <t>dzogchen/core/choices.py:36</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>We sent you a one-time password.</t>
+          <t>discussion related</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Te enviamos una contraseña de un solo uso.</t>
+          <t>discusión relacionada</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>We send you a one-time password.</t>
+          <t>discussion related</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:403</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:55</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>%(user)s posted</t>
+          <t>We sent you a one-time password.</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>%(user)s publicó (publicaron)</t>
+          <t>Te enviamos una contraseña de un solo uso.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>%(user)s posted</t>
-[...6 lines deleted...]
-      </c>
+          <t>We send you a one-time password.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:119</t>
+          <t>dzogchen/core/signals.py:403</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Sangha App Account Deleted</t>
+          <t>%(user)s posted</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Cuenta de Sangha App eliminada</t>
+          <t>%(user)s publicó (publicaron)</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Good bye from Sangha</t>
-[...2 lines deleted...]
-      <c r="G124" t="inlineStr"/>
+          <t>%(user)s posted</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(user)s publicó(publicaron)</t>
+        </is>
+      </c>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/serializers/venue.py:17</t>
+          <t>dzogchen/core/models/user.py:119</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>Sangha App Account Deleted</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>Cuenta de Sangha App eliminada</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>Good bye from Sangha</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:54</t>
+          <t>dzogchen/api_v1/serializers/venue.py:17</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>To add events to the Sangha App via web access, you have to be registered as Sangha App user. An email you have typed is not registered in our database.</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Para añadir eventos a Sangha App a través del acceso web, debes registrarte como usuario. El correo que has proporcionado no está registrado en nuestra base de datos.</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>To add events to the Sangha App via web access, you have to be registered as Sangha App user. An email you have typed is not registered in our database.</t>
-[...6 lines deleted...]
-      </c>
+          <t>WEBCAST</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:210</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:54</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Italian</t>
+          <t>To add events to the Sangha App via web access, you have to be registered as Sangha App user. An email you have typed is not registered in our database.</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Italiano</t>
+          <t>Para añadir eventos a Sangha App a través del acceso web, debes registrarte como usuario. El correo que has proporcionado no está registrado en nuestra base de datos.</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Italian</t>
-[...2 lines deleted...]
-      <c r="G127" t="inlineStr"/>
+          <t>To add events to the Sangha App via web access, you have to be registered as Sangha App user. An email you have typed is not registered in our database.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: To add events to the Sangha App via web access, you have to be registered as Sangha App user. An email you have typed is not registered in our database.</t>
+        </is>
+      </c>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:52</t>
+          <t>dzogchen/settings.py:210</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Dear Practitioner,</t>
+          <t>Italian</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Querido/a practicante,</t>
+          <t>Italiano</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Dear Practitioner,</t>
+          <t>Italian</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:136</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:52</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Date from</t>
+          <t>Dear Practitioner,</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Fecha de inicio</t>
+          <t>Querido/a practicante,</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Date from</t>
+          <t>Dear Practitioner,</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:54</t>
+          <t>dzogchen/core/admin.py:136</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>{n} file</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>{n} archivo</t>
+          <t>Fecha de inicio</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>{n} file</t>
-[...6 lines deleted...]
-      </c>
+          <t>Date from</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:105</t>
+          <t>dzogchen/collaboration/models/post.py:54</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>You have requested a recovery with an incorrect email address</t>
+          <t>{n} file</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Has solicitado una recuperación con un correo electrónico inválido</t>
+          <t>{n} archivo</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>You have requested a recovery with wrong email address</t>
-[...2 lines deleted...]
-      <c r="G131" t="inlineStr"/>
+          <t>{n} file</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: {n} Archivo</t>
+        </is>
+      </c>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:5</t>
+          <t>dzogchen/api_v1/views/token.py:105</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Response to request for access</t>
+          <t>You have requested a recovery with an incorrect email address</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Respuesta a solicitud de acceso</t>
+          <t>Has solicitado una recuperación con un correo electrónico inválido</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Response to access request</t>
+          <t>You have requested a recovery with wrong email address</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:28</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:5</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>C2 - messages</t>
+          <t>Response to request for access</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>C2 - mensajes</t>
+          <t>Respuesta a solicitud de acceso</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>C2 - messages</t>
+          <t>Response to access request</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>dzogchen/anniversary/models.py:196</t>
+          <t>dzogchen/core/choices.py:28</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Anniversary reminder</t>
+          <t>C2 - messages</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Recordatorio de Aniversario</t>
+          <t>C2 - mensajes</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Anniversary reminder</t>
+          <t>C2 - messages</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:96</t>
+          <t>dzogchen/anniversary/models.py:196</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Recover your access to Sangha App</t>
+          <t>Anniversary reminder</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Recupera tu acceso a Sangha App</t>
+          <t>Recordatorio de Aniversario</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Recover your access to Sangha App</t>
+          <t>Anniversary reminder</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2177</t>
+          <t>dzogchen/api_v1/views/token.py:96</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>%(name)s shares event with you</t>
+          <t>Recover your access to Sangha App</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>%(name)s comparte el evento contigo</t>
+          <t>Recupera tu acceso a Sangha App</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>User %(name)s shares event with you.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Recover your access to Sangha App</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:211</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2177</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Russian</t>
+          <t>%(name)s shares event with you</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ruso</t>
+          <t>%(name)s comparte el evento contigo</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Russian</t>
-[...2 lines deleted...]
-      <c r="G137" t="inlineStr"/>
+          <t>User %(name)s shares event with you.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(name)s comparte el evento con contigo</t>
+        </is>
+      </c>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:212</t>
+          <t>dzogchen/settings.py:211</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Russian</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Ruso</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Russian</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:51</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:212</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Dear Practitioner,</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Querido/a practicante,</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Dear New Practitioner,</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:209</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:51</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
+          <t>Dear Practitioner,</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Si tu smartphone no tiene la capacidad de hacerlo, puedes conectarte al acceso de escritorio "Sangha Web" desde tu computadora en esta dirección:</t>
+          <t>Querido/a practicante,</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
+          <t>Dear New Practitioner,</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:58</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:209</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Unknown type of block</t>
+          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Bloque de tipo desconocido</t>
+          <t>Si tu smartphone no tiene la capacidad de hacerlo, puedes conectarte al acceso de escritorio "Sangha Web" desde tu computadora en esta dirección:</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Unknown type of block</t>
+          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:134</t>
+          <t>dzogchen/collaboration/models/post.py:58</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
+          <t>Unknown type of block</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Muy pronto</t>
+          <t>Bloque de tipo desconocido</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
+          <t>Unknown type of block</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/core/change_list.html:31</t>
+          <t>dzogchen/core/signals.py:134</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Home</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Inicio</t>
+          <t>Muy pronto</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Home</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:100</t>
+          <t>dzogchen/core/templates/admin/core/change_list.html:31</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>It is not possible to verify your email because Sangha App 1 is no longer available.</t>
+          <t>Home</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>No es posible verificar su correo electrónico porque la aplicación Sangha 1 ya no está disponible.</t>
+          <t>Inicio</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>It is not possible to verify your email because Sangha App 1 is no longer available.</t>
+          <t>Home</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:47</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:100</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>basic</t>
+          <t>It is not possible to verify your email because Sangha App 1 is no longer available.</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>básico</t>
+          <t>No es posible verificar su correo electrónico porque la aplicación Sangha 1 ya no está disponible.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>basic</t>
+          <t>It is not possible to verify your email because Sangha App 1 is no longer available.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
+          <t>dzogchen/core/choices.py:47</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>%(name)s shares profile with you</t>
+          <t>basic</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>%(name)s comparte perfil contigo</t>
+          <t>básico</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>User %(name)s shares user detail with you.</t>
+          <t>basic</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+          <t>%(name)s shares profile with you</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>LA APLICACIÓN SANGHA 1 YA NO ESTÁ DISPONIBLE</t>
+          <t>%(name)s comparte perfil contigo</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+          <t>User %(name)s shares user detail with you.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/events2tags.html:45</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Save tags to events</t>
-[...2 lines deleted...]
-      <c r="C148" t="inlineStr"/>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>LA APLICACIÓN SANGHA 1 YA NO ESTÁ DISPONIBLE</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Save tags to events</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr"/>
+      <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:151</t>
+          <t>dzogchen/core/templates/admin/events2tags.html:45</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Open this email on the same device where you are installing Sangha and click on the button below.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save tags to events</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Open this email on the same device where you install Sangha and click on the button below</t>
-[...3 lines deleted...]
-      <c r="H149" t="inlineStr"/>
+          <t>Save tags to events</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Guardar etiquetas en eventos</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>django</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:221</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:151</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>CHANGED. This event was changed.</t>
+          <t>Open this email on the same device where you are installing Sangha and click on the button below.</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>CAMBIADO. Este evento fue cambiado.</t>
+          <t>Abre este correo en el mismo dispositivo donde instalaste Sangha y pincha en el botón debajo.</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>CHANGED. This event was changed.</t>
+          <t>Open this email on the same device where you install Sangha and click on the button below</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:4</t>
+          <t>dzogchen/core/signals.py:221</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Log in to Sangha App</t>
+          <t>CHANGED. This event was changed.</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Inicia sesión en Sangha App</t>
+          <t>CAMBIADO. Este evento fue cambiado.</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Login to Sangha App</t>
-[...6 lines deleted...]
-      </c>
+          <t>CHANGED. This event was changed.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/connection.py:155</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:4</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>You both follow %s</t>
+          <t>Log in to Sangha App</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ambos siguen %s</t>
+          <t>Inicia sesión en Sangha App</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>You might met at %s</t>
-[...7 lines deleted...]
-      </c>
+          <t>Login to Sangha App</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: </t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:73</t>
+          <t>dzogchen/core/models/connection.py:155</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
+          <t>You both follow %s</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>***Grupos a los que pertenece este usuario. El usuario obtendrá todos los permisos para cada uno de sus grupos. ***</t>
+          <t>Ambos siguen %s</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
-[...7 lines deleted...]
-      <c r="H153" t="inlineStr"/>
+          <t>You might met at %s</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr"/>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>info about connections among two users - that they both follow same place</t>
+        </is>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/core/change_list.html:77</t>
+          <t>dzogchen/core/models/user.py:73</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Filtro</t>
+          <t>***Grupos a los que pertenece este usuario. El usuario obtendrá todos los permisos para cada uno de sus grupos. ***</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Filter</t>
+          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suggested in Weblate: </t>
+          <t>Suggested in Weblate: Grupos a los que pertenece este usuario. El usuario obtendrá todos los permisos para cada uno de sus grupos.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:552</t>
+          <t>dzogchen/core/templates/admin/core/change_list.html:77</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>UPDATE AVAILABLE!</t>
+          <t>Filter</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>¡ACTUALIZACIÓN DISPONIBLE!</t>
+          <t>Filtro</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>UPDATE AVAILABLE!</t>
-[...2 lines deleted...]
-      <c r="G155" t="inlineStr"/>
+          <t>Filter</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: </t>
+        </is>
+      </c>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:25</t>
+          <t>dzogchen/core/signals.py:552</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>A - phone</t>
+          <t>UPDATE AVAILABLE!</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>A - teléfono</t>
+          <t>¡ACTUALIZACIÓN DISPONIBLE!</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>A - phone</t>
+          <t>UPDATE AVAILABLE!</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2181</t>
+          <t>dzogchen/core/choices.py:25</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>%(name)s shares venue with you</t>
+          <t>A - phone</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>%(name)s comparte el lugar contigo</t>
+          <t>A - teléfono</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>User %(name)s shares venue with you.</t>
+          <t>A - phone</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:19</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2181</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>%(name)s shares venue with you</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Perfil</t>
+          <t>%(name)s comparte el lugar contigo</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>User %(name)s shares venue with you.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:415</t>
+          <t>dzogchen/core/choices.py:19</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anular ubicación manualmente</t>
+          <t>Perfil</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:553</t>
+          <t>dzogchen/core/admin.py:415</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>You can download a new version in your phone's app store now.</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Puedes descargar la nueva versión en la tienda de tu móvil ahora.</t>
+          <t>Anular ubicación manualmente</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>You can download new version in the store of your smartphone now.</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:80</t>
+          <t>dzogchen/core/signals.py:553</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>user permissions</t>
+          <t>You can download a new version in your phone's app store now.</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Permisos de usuario</t>
+          <t>Puedes descargar la nueva versión en la tienda de tu móvil ahora.</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>user permissions</t>
+          <t>You can download new version in the store of your smartphone now.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
+          <t>dzogchen/core/models/user.py:80</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>user permissions</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Permisos de usuario</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr"/>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>user permissions</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr"/>
+      <c r="H162" t="inlineStr"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
           <t>dzogchen/api_v1/templates/api_v1/mails/mail_header.html:339</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B163" t="inlineStr">
         <is>
           <t xml:space="preserve">
 We share collective responsibility for the environment of Sangha app. It is designed to respect and protect our privacy. All actions we post will be witnessed by other members of the Community, as in the real world. It is important to use Sangha responsibly, to be kind, helpful, generous, and open. Everything is credible in as much as each of us are credible. If we are responsible with good intention, this will build trust with the content we find inside the app. Remembering these principles while being present and aware can help our Community to be a place of harmony, health and prosperity.</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Compartimos una responsabilidad colectiva por el entorno de la aplicación Sangha. Está diseñada para respetar y proteger nuestra privacidad. Todas las acciones que publiquemos serán vistas por otros miembros de la Comunidad, como en el mundo real. Es importante usar Sangha de manera responsable, ser amables, serviciales, generosos y abiertos. Todo será creíble siempre y cuando nosotros seamos creíbles. Con responsabilidad y buena intención, fortaleceremos la confianza en el contenido que hallamos en la aplicación. Recordar estos principios, manteniendo la presencia y la consciencia, puede contribuir a que nuestra Comunidad sea un lugar de armonía, salud y prosperidad.</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F162" t="inlineStr">
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">
                                                     We share collective responsibility for the environment of Sangha
                                                     app. It is
                                                     designed to respect and protect our privacy. All actions we post
                                                     will be witnessed by other members
                                                     of the Community, as in the real world. It is important to use
                                                     Sangha responsibly, to be kind,
                                                     helpful, generous, and open. Everything is credible in as much as
                                                     each of us are credible. If we are
                                                     responsible with good intention, this will build trust with the
                                                     content we find inside the app.
                                                     Remembering these principals while being present and aware can help
                                                     our Community to be a place of
                                                     harmony, health and prosperity.
                                                 </t>
         </is>
       </c>
-      <c r="G162" t="inlineStr"/>
-[...33 lines deleted...]
-      </c>
+      <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:100</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:4</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>This is in response to the request to delete your Sangha App account.</t>
+          <t>Welcome to Sangha App</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Esto es en respuesta a la solicitud de eliminar tu cuenta de la aplicación Sangha.</t>
+          <t>Bienvenido(a) a Sangha App</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>This is in response to the request to delete your Sangha App account.</t>
+          <t>Welcome to Sangha App</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Esto es en respuesta a la solicitud de eliminar su cuenta de la aplicación Sangha.</t>
+          <t>Suggested in Weblate: Bienvenido/a a Sangha App</t>
         </is>
       </c>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:26</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:100</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>B - email</t>
+          <t>This is in response to the request to delete your Sangha App account.</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>B - correo electrónico</t>
+          <t>Esto es en respuesta a la solicitud de eliminar tu cuenta de la aplicación Sangha.</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>B - email</t>
-[...2 lines deleted...]
-      <c r="G165" t="inlineStr"/>
+          <t>This is in response to the request to delete your Sangha App account.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Esto es en respuesta a la solicitud de eliminar su cuenta de la aplicación Sangha.</t>
+        </is>
+      </c>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
+          <t>dzogchen/core/choices.py:26</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Please correct the errors below.</t>
+          <t>B - email</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Por favor, corrige los errores debajo.</t>
+          <t>B - correo electrónico</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Please correct the errors below.</t>
+          <t>B - email</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:126</t>
+          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Download Sangha App</t>
+          <t>Please correct the errors below.</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Descarga Sangha App</t>
+          <t>Por favor, corrige los errores debajo.</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Download Sangha App</t>
+          <t>Please correct the errors below.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:126</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Yeshi Silvano Namkhai. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
+          <t>Download Sangha App</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contacta con alguien que ya tenga Sangha app y pueda confirmar que recibiste la Transmisión de Chögyal Namkhai Norbu o Yeshi Silvano Namkhai. Solicita un código de invitación a ese practicante. El código es por tiempo limitado, debes usarlo dentro de los tres días. </t>
+          <t>Descarga Sangha App</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Download Sangha App</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>dzogchen/core/templates/admin/login_sangha.html:51</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Verify email</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Verificar correo electrónico</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">