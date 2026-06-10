--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -1067,2470 +1067,2470 @@
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Save tags to events</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Suggested in Weblate: Salvare i tag negli eventi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>django</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
+          <t>dzogchen/core/admin.py:618</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Yeshi Silvano Namkhai. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
+          <t>Photo and story</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mettiti in contatto con qualcuno che ha già l'app Sangha e può confermare che hai ricevuto la Trasmissione da Chögyal Namkhai Norbu o Yeshi Silvano Namkhai. Chiedi un codice d'invito a questo praticante. Il codice è di durata limitata. Dev'essere usato entro 3 giorni. </t>
+          <t>Foto e storia</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
+          <t>Photo and story</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:618</t>
+          <t>dzogchen/core/signals.py:173</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Photo and story</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Foto e storia</t>
+          <t>Cancellato</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Photo and story</t>
-[...2 lines deleted...]
-      <c r="G23" t="inlineStr"/>
+          <t>Canceled</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Annullato</t>
+        </is>
+      </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:173</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:155</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>You can connect to SANGHA APP 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Cancellato</t>
+          <t>Potete collegarvi a SANGHA APP 2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Canceled</t>
-[...6 lines deleted...]
-      </c>
+          <t>You can connect to SANGHA APP 2</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:155</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:59</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>You can connect to SANGHA APP 2</t>
+          <t>Make sure you have typed your email correctly</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Potete collegarvi a SANGHA APP 2</t>
+          <t>Assicurati di aver digitato correttamente la tua email</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>You can connect to SANGHA APP 2</t>
+          <t>Make sure you have typed your email correctl</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:59</t>
+          <t>dzogchen/core/choices.py:37</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Make sure you have typed your email correctly</t>
+          <t>system related</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Assicurati di aver digitato correttamente la tua email</t>
+          <t>correlato al sistema</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Make sure you have typed your email correctl</t>
+          <t>system related</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:37</t>
+          <t>dzogchen/core/signals.py:212</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>system related</t>
+          <t>Check the event details to see what's new.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>correlato al sistema</t>
+          <t>Controlla i dettagli dell'evento per vedere cosa c'è di nuovo.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>system related</t>
+          <t>Check the event's details to see what's new.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:212</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:244</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Check the event details to see what's new.</t>
+          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Controlla i dettagli dell'evento per vedere cosa c'è di nuovo.</t>
+          <t>Grazie per aver utilizzato l'app Sangha. Se in futuro decidi di utilizzare nuovamente l'app, potrai registrarti nuovamente come nuovo utente.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Check the event's details to see what's new.</t>
-[...2 lines deleted...]
-      <c r="G28" t="inlineStr"/>
+          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Grazie per aver utilizzato l'app Sangha. Se decidi di utilizzare nuovamente l'app in futuro, puoi registrarti nuovamente come nuovo utente.</t>
+        </is>
+      </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:244</t>
+          <t>dzogchen/core/admin.py:212</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
+          <t>You have not specified an end date for the repeated event</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Grazie per aver utilizzato l'app Sangha. Se in futuro decidi di utilizzare nuovamente l'app, potrai registrarti nuovamente come nuovo utente.</t>
+          <t>Non hai specificato la data di fine dell'evento ripetuto</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Thank you for using the Sangha app. If you decide to use the app again in the future, you can re-register as a new user.</t>
-[...6 lines deleted...]
-      </c>
+          <t>You have not specified day until the event should repeat</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:212</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:61</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>You have not specified an end date for the repeated event</t>
+          <t>If you don’t have Sangha App in your smartphone, you can download it here following registration steps. Then with the same email you will be able to login to web access for adding the events.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Non hai specificato la data di fine dell'evento ripetuto</t>
+          <t>Se non hai l'App Sangha nel tuo smartphone, puoi scaricarla qui seguendo i passaggi della registrazione. Quindi con la stessa email potrai effettuare l'accesso web per aggiungere gli eventi.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>You have not specified day until the event should repeat</t>
+          <t>If you don’t have Sangha App in your smartphone, you can download it here following registration steps. Then with the same email you will be able to login to web access for adding the events.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:61</t>
+          <t>dzogchen/core/choices.py:29</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>If you don’t have Sangha App in your smartphone, you can download it here following registration steps. Then with the same email you will be able to login to web access for adding the events.</t>
+          <t>C3 - general</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Se non hai l'App Sangha nel tuo smartphone, puoi scaricarla qui seguendo i passaggi della registrazione. Quindi con la stessa email potrai effettuare l'accesso web per aggiungere gli eventi.</t>
+          <t>C3 - generale</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>If you don’t have Sangha App in your smartphone, you can download it here following registration steps. Then with the same email you will be able to login to web access for adding the events.</t>
+          <t>C3 - general</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:29</t>
+          <t>dzogchen/core/models/profile.py:1218</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>C3 - general</t>
+          <t>%(user)s sent you affection</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>C3 - generale</t>
+          <t>%(user)s ti ha inviato simpatia</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>C3 - general</t>
-[...2 lines deleted...]
-      <c r="G32" t="inlineStr"/>
+          <t>%(user)s sent you sympathy</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(user)s ti ha inviato affetto</t>
+        </is>
+      </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1218</t>
+          <t>dzogchen/core/signals.py:553</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>%(user)s sent you affection</t>
+          <t>You can download a new version in your phone's app store now.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>%(user)s ti ha inviato simpatia</t>
+          <t>Puoi scaricare una nuova versione nello store del tuo telefono adesso.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>%(user)s sent you sympathy</t>
-[...6 lines deleted...]
-      </c>
+          <t>You can download new version in the store of your smartphone now.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:553</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>You can download a new version in your phone's app store now.</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Puoi scaricare una nuova versione nello store del tuo telefono adesso.</t>
+          <t>Benvenuti a Sangha Web</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>You can download new version in the store of your smartphone now.</t>
+          <t>Welcome to Sangha Web</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:4</t>
+          <t>dzogchen/core/choices.py:50</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
+          <t>action</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Benvenuti a Sangha Web</t>
+          <t>azione</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Welcome to Sangha Web</t>
+          <t>action</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:50</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:212</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>action</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>azione</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>action</t>
+          <t>https://events.mahasangha.net</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:212</t>
+          <t>dzogchen/core/models/profile.py:134</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Transmission Place</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Luogo di Trasmissione</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>https://events.mahasangha.net</t>
+          <t>Transmission Place</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:134</t>
+          <t>dzogchen/core/admin.py:214</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
+          <t>You have not specified frequency of recurrence</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Luogo di Trasmissione</t>
+          <t>Non hai specificato la frequenza della ricorrenza</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Transmission Place</t>
+          <t>You have not specified frequency of recurrence</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:214</t>
+          <t>dzogchen/api_v1/views/token.py:118</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>You have not specified frequency of recurrence</t>
+          <t>Problems with onboarding to Sangha App?</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Non hai specificato la frequenza della ricorrenza</t>
+          <t>Problemi con l'Onboarding a Sangha App?</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>You have not specified frequency of recurrence</t>
+          <t>Problems with onboarding to Sangha App?</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:118</t>
+          <t>dzogchen/core/choices.py:8</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Problems with onboarding to Sangha App?</t>
+          <t>Weekdays (Mon-Fri)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Problemi con l'Onboarding a Sangha App?</t>
+          <t>Giorni lavorativi (lun-ven)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Problems with onboarding to Sangha App?</t>
+          <t>Workdays (Mon-Fri)</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:8</t>
+          <t>dzogchen/core/models/profile.py:118</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Weekdays (Mon-Fri)</t>
+          <t>Invited by</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Giorni lavorativi (lun-ven)</t>
+          <t>Invitato da</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Workdays (Mon-Fri)</t>
+          <t>Invited by</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:118</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:151</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Invited by</t>
+          <t>Open this email on the same device where you are installing Sangha and click on the button below.</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Invitato da</t>
+          <t>Apri questa mail sullo stesso dispositivo su cui hai installato Sangha e clicca sul bottone in basso.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Invited by</t>
+          <t>Open this email on the same device where you install Sangha and click on the button below</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:151</t>
+          <t>dzogchen/core/signals.py:174</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Open this email on the same device where you are installing Sangha and click on the button below.</t>
+          <t>You can get in touch with the organizer for more info.</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Apri questa mail sullo stesso dispositivo su cui hai installato Sangha e clicca sul bottone in basso.</t>
+          <t>Puoi metterti in contatto con l'organizzatore per avere ulteriori informazioni.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Open this email on the same device where you install Sangha and click on the button below</t>
+          <t>You can get in touch with the organiser to get more info.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:174</t>
+          <t>dzogchen/collaboration/models/post.py:52</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>You can get in touch with the organizer for more info.</t>
+          <t>{n} image</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Puoi metterti in contatto con l'organizzatore per avere ulteriori informazioni.</t>
+          <t>{n} immagine</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>You can get in touch with the organiser to get more info.</t>
-[...2 lines deleted...]
-      <c r="G44" t="inlineStr"/>
+          <t>{n} image</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: {n} immagine</t>
+        </is>
+      </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:52</t>
+          <t>dzogchen/core/models/profile.py:1268</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>{n} image</t>
+          <t>Mutual Affection</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>{n} immagine</t>
+          <t>Simpatia reciproca</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>{n} image</t>
+          <t>Mutual sympathy</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: {n} immagine</t>
+          <t>Suggested in Weblate: Affetto reciproco</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1268</t>
+          <t>dzogchen/core/admin.py:413</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Mutual Affection</t>
+          <t>Latitude</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Simpatia reciproca</t>
+          <t>Latitudine</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Mutual sympathy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Latitude</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:413</t>
+          <t>dzogchen/core/admin.py:415</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Latitude</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Latitudine</t>
+          <t>Sostituisci manualmente la posizione</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Latitude</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:415</t>
+          <t>dzogchen/core/admin.py:455</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Address</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Sostituisci manualmente la posizione</t>
+          <t>Indirizzo</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>Address</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:455</t>
+          <t>dzogchen/settings.py:209</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Address</t>
+          <t>Spanish</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Indirizzo</t>
+          <t>Spagnolo</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Address</t>
+          <t>Spanish</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:209</t>
+          <t>dzogchen/core/models/profile.py:1270</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Spanish</t>
+          <t>Affection Sent</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Spagnolo</t>
+          <t>Simpatia inviata</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Spanish</t>
-[...2 lines deleted...]
-      <c r="G50" t="inlineStr"/>
+          <t>Sympathy sent</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Invio di condoglianze</t>
+        </is>
+      </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/profile.py:1270</t>
+          <t>dzogchen/core/templates/admin/core/change_list.html:31</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Affection Sent</t>
+          <t>Home</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Simpatia inviata</t>
+          <t>Inizio</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sympathy sent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Home</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/core/change_list.html:31</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:4</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Home</t>
+          <t>Welcome to Sangha App</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Inizio</t>
+          <t>Benvenuto(a) a Sangha App</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Home</t>
-[...2 lines deleted...]
-      <c r="G52" t="inlineStr"/>
+          <t>Welcome to Sangha App</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Benvenuto/a a Sangha App</t>
+        </is>
+      </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:4</t>
+          <t>dzogchen/core/models/connection.py:160</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Welcome to Sangha App</t>
+          <t>You both attended %s</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Benvenuto(a) a Sangha App</t>
+          <t>Entrambi avete frequentato il %s</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Welcome to Sangha App</t>
-[...7 lines deleted...]
-      <c r="H53" t="inlineStr"/>
+          <t>You were both on %s</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>info about connections among two users - that they bothparticipated in the same event</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/connection.py:160</t>
+          <t>dzogchen/core/models/user.py:119</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>You both attended %s</t>
+          <t>Sangha App Account Deleted</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Entrambi avete frequentato il %s</t>
+          <t>Account di Sangha App eliminato</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>You were both on %s</t>
-[...7 lines deleted...]
-      </c>
+          <t>Good bye from Sangha</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Addio dal Sangha</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:119</t>
+          <t>dzogchen/core/signals.py:255</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Sangha App Account Deleted</t>
+          <t>Follows you</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Account di Sangha App eliminato</t>
+          <t>Ti segue</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Good bye from Sangha</t>
-[...6 lines deleted...]
-      </c>
+          <t>Follows you</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:255</t>
+          <t>dzogchen/settings.py:207</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Follows you</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Ti segue</t>
+          <t>Inglese</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Follows you</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:207</t>
+          <t>dzogchen/api_v1/serializers/venue.py:17</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Inglese</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/serializers/venue.py:17</t>
+          <t>dzogchen/collaboration/api/serializers/post.py:148</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>Post was deleted....</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>Il post è stato eliminato...</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
-[...2 lines deleted...]
-      <c r="G58" t="inlineStr"/>
+          <t>Post was deleted....</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Il post è stato eliminato</t>
+        </is>
+      </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/api/serializers/post.py:148</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:196</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Post was deleted....</t>
+          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Il post è stato eliminato...</t>
+          <t>Tutti i contenuti pubblicati nell'app in precedenza con questo account sono ora anonimizzati ed elencati sotto profilo Sconosciuto.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Post was deleted....</t>
+          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Il post è stato eliminato</t>
+          <t>Suggested in Weblate: Tutti i contenuti precedentemente pubblicati con questo account nell'app sono ora resi anonimi ed elencati sotto il profilo Sconosciuto.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:196</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_login.html:165</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
+          <t>OR</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Tutti i contenuti pubblicati nell'app in precedenza con questo account sono ora anonimizzati ed elencati sotto profilo Sconosciuto.</t>
+          <t>OPPURE</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>All content that was previously published under this account in the app - is now anonymized and listed under the Unknown profile.</t>
-[...6 lines deleted...]
-      </c>
+          <t>OR</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_login.html:165</t>
+          <t>dzogchen/core/choices.py:13</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Public</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>OPPURE</t>
+          <t>Pubblico</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>OR</t>
+          <t>Public</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:13</t>
+          <t>dzogchen/core/choices.py:40</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Public</t>
+          <t>reminder related</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Pubblico</t>
+          <t>correlato a un promemoria</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Public</t>
+          <t>reminder related</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:40</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:251</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>reminder related</t>
+          <t>Need help? Please contact us</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>correlato a un promemoria</t>
+          <t>Serve aiuto? Per favore contattaci</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>reminder related</t>
+          <t>Need help? Please contact us</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:251</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:148</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Need help? Please contact us</t>
+          <t>To confirm your email and continue:</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Serve aiuto? Per favore contattaci</t>
+          <t>Per confermare l'e-mail e proseguire:</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Need help? Please contact us</t>
-[...2 lines deleted...]
-      <c r="G64" t="inlineStr"/>
+          <t>To confirm your email and continue:</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Per confermare la tua email e continuare:</t>
+        </is>
+      </c>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:148</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:4</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>To confirm your email and continue:</t>
+          <t>Welcome to Sangha web access</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Per confermare l'e-mail e proseguire:</t>
+          <t>Benvenuti a Sangha Web</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>To confirm your email and continue:</t>
-[...6 lines deleted...]
-      </c>
+          <t>First Welcome to Sangha Web</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:4</t>
+          <t>dzogchen/collaboration/models/topic.py:504</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Welcome to Sangha web access</t>
+          <t>%(name)s has added you to the Channel</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Benvenuti a Sangha Web</t>
+          <t>%(name)s ti ha aggiunto al Canale</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>First Welcome to Sangha Web</t>
-[...2 lines deleted...]
-      <c r="G66" t="inlineStr"/>
+          <t>%(name)s has invited you to the channel</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(nome)i ti ha aggiunto al Canale</t>
+        </is>
+      </c>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/topic.py:504</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:177</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>%(name)s has added you to the Channel</t>
+          <t>All the best</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>%(name)s ti ha aggiunto al Canale</t>
+          <t>Con i migliori auguri</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>%(name)s has invited you to the channel</t>
-[...6 lines deleted...]
-      </c>
+          <t>All the best</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:177</t>
+          <t>dzogchen/core/models/user.py:73</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>All the best</t>
+          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Con i migliori auguri</t>
+          <t>***I gruppi a cui appartiene questo utente dell'app. Un utente riceverà tutti i permessi concessi a ognuno dei suoi gruppi. ***</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>All the best</t>
-[...2 lines deleted...]
-      <c r="G68" t="inlineStr"/>
+          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: I gruppi a cui appartiene questo utente dell'app. Un utente riceverà tutti i permessi concessi a ognuno dei suoi gruppi.</t>
+        </is>
+      </c>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:73</t>
+          <t>dzogchen/core/signals.py:488</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>*** THIS IS INTERNAL STRING WHICH DOES NOT NEED TRANSLATION ***</t>
+          <t>%(user)s replied: %(message)s</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>***I gruppi a cui appartiene questo utente dell'app. Un utente riceverà tutti i permessi concessi a ognuno dei suoi gruppi. ***</t>
+          <t>%(user)s ha risposto: %(message)s</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>The groups this appuser belongs to. A user will get all permissions granted to each of their groups.</t>
-[...6 lines deleted...]
-      </c>
+          <t>%(user)s replied: %(message)s</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:488</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:52</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>%(user)s replied: %(message)s</t>
+          <t>Dear</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>%(user)s ha risposto: %(message)s</t>
+          <t>Caro/a</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>%(user)s replied: %(message)s</t>
+          <t>Dear</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:52</t>
+          <t>dzogchen/core/models/onboarding_2.py:169</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Dear</t>
+          <t>Login to Sangha Web</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Caro/a</t>
+          <t>Accesso a Sangha Web</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Dear</t>
+          <t>Login to Sangha Web Admin</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/onboarding_2.py:169</t>
+          <t>dzogchen/core/signals.py:542</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Login to Sangha Web</t>
+          <t>Update available!</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Accesso a Sangha Web</t>
+          <t>Aggiornamento disponibile!</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Login to Sangha Web Admin</t>
+          <t>Update available!</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:542</t>
+          <t>dzogchen/core/admin.py:154</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Update available!</t>
+          <t>Time to</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Aggiornamento disponibile!</t>
+          <t>Orario a</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Update available!</t>
+          <t>Time to</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:154</t>
+          <t>dzogchen/core/choices.py:7</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Time to</t>
+          <t>Weekly</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Orario a</t>
+          <t>Settimanale</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Time to</t>
+          <t>Weekly</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:7</t>
+          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Weekly</t>
+          <t>Please correct the errors below.</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Settimanale</t>
+          <t>Per favore correggi gli errori in basso.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Weekly</t>
+          <t>Please correct the errors below.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/topics2tags.html:28</t>
+          <t>dzogchen/core/signals.py:134</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Please correct the errors below.</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Per favore correggi gli errori in basso.</t>
+          <t>Tra molto poco tempo</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Please correct the errors below.</t>
+          <t>Coming very soon</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:134</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
+          <t>%(name)s shares profile with you</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Tra molto poco tempo</t>
+          <t>%(name)s condivide il profilo con te</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Coming very soon</t>
-[...2 lines deleted...]
-      <c r="G77" t="inlineStr"/>
+          <t>User %(name)s shares user detail with you.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: %(nome)i condivide il profilo con te</t>
+        </is>
+      </c>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:60</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>%(name)s shares profile with you</t>
+          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>%(name)s condivide il profilo con te</t>
+          <t>Assicurati di aver digitato l'email collegata al tuo account dell'App Sangha</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>User %(name)s shares user detail with you.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:60</t>
+          <t>dzogchen/collaboration/models/post.py:54</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
+          <t>{n} file</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Assicurati di aver digitato l'email collegata al tuo account dell'App Sangha</t>
+          <t>{n} file</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
-[...2 lines deleted...]
-      <c r="G79" t="inlineStr"/>
+          <t>{n} file</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: {n} file</t>
+        </is>
+      </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>dzogchen/collaboration/models/post.py:54</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:209</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>{n} file</t>
+          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>{n} file</t>
+          <t>Se il vostro smartphone non è in grado di farlo, potete collegarvi all'accesso desktop di "Sangha Web" dal vostro computer a questo indirizzo:</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>{n} file</t>
+          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: {n} file</t>
+          <t>Suggested in Weblate: Se il vostro smartphone non è in grado di farlo, potete collegarvi all'accesso desktop  a "Sangha Web" dal vostro computer a questo indirizzo:</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:209</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:55</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
+          <t>We sent you a one-time password.</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Se il vostro smartphone non è in grado di farlo, potete collegarvi all'accesso desktop di "Sangha Web" dal vostro computer a questo indirizzo:</t>
+          <t>Ti abbiamo inviato una password monouso.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>If your smartphone does not have the capacity to do that, you can connect to the desktop access "Sangha Web" from your computer at this address:</t>
-[...6 lines deleted...]
-      </c>
+          <t>We send you a one-time password.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:55</t>
+          <t>dzogchen/core/choices.py:19</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>We sent you a one-time password.</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Ti abbiamo inviato una password monouso.</t>
+          <t>Profilo</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>We send you a one-time password.</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:19</t>
+          <t>dzogchen/core/signals.py:541</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Sangha team</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Profilo</t>
+          <t>Il team di Sangha</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Sangha team</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:541</t>
+          <t>dzogchen/core/templates/admin/topics2tags.html:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Sangha team</t>
-[...6 lines deleted...]
-      </c>
+          <t>Save tags to channels</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sangha team</t>
-[...3 lines deleted...]
-      <c r="H84" t="inlineStr"/>
+          <t>Save tags to channels</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Salvare i tag sui canali</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>django</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/admin/topics2tags.html:45</t>
+          <t>dzogchen/api_v1/templates/api_v1/mails/mail_header.html:339</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Save tags to channels</t>
-[...2 lines deleted...]
-      <c r="C85" t="inlineStr"/>
+          <t xml:space="preserve">
+We share collective responsibility for the environment of Sangha app. It is designed to respect and protect our privacy. All actions we post will be witnessed by other members of the Community, as in the real world. It is important to use Sangha responsibly, to be kind, helpful, generous, and open. Everything is credible in as much as each of us are credible. If we are responsible with good intention, this will build trust with the content we find inside the app. Remembering these principles while being present and aware can help our Community to be a place of harmony, health and prosperity.</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">
+Condividiamo una responsabilità collettiva per l'ambiente di Sangha. È disegnata per rispettare e proteggere la nostra privacy. Tutto ciò che pubblichiamo sarà visibile agli altri membri della Comunità, come nel mondo reale. È importante usare Sangha in modo responsabile, essere gentili, disponibili, generosi e aperti. Tutto è credibile nella misura in cui ognuno di noi è credibile. Se agiamo in modo responsabile e con buone intenzioni, questo accrescerà la fiducia nel contenuto che troviamo all'interno dell'app. Ricordare questi principi rimanendo presenti e consapevoli può aiutare la Comunità ad essere un luogo di armonia, salute e prosperità.</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
-        <is>
-[...38 lines deleted...]
-      <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">
                                                     We share collective responsibility for the environment of Sangha
                                                     app. It is
                                                     designed to respect and protect our privacy. All actions we post
                                                     will be witnessed by other members
                                                     of the Community, as in the real world. It is important to use
                                                     Sangha responsibly, to be kind,
                                                     helpful, generous, and open. Everything is credible in as much as
                                                     each of us are credible. If we are
                                                     responsible with good intention, this will build trust with the
                                                     content we find inside the app.
                                                     Remembering these principals while being present and aware can help
                                                     our Community to be a place of
                                                     harmony, health and prosperity.
                                                 </t>
         </is>
       </c>
+      <c r="G85" t="inlineStr"/>
+      <c r="H85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>dzogchen/settings.py:211</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Russian</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Russo</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Russian</t>
+        </is>
+      </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>dzogchen/settings.py:211</t>
+          <t>dzogchen/core/choices.py:43</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Russian</t>
+          <t>community alert</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Russo</t>
+          <t>avviso alla comunità</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Russian</t>
+          <t>community alert</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:43</t>
+          <t>dzogchen/core/choices.py:41</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>community alert</t>
+          <t>security related</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>avviso alla comunità</t>
+          <t>correlato alla sicurezza</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>community alert</t>
+          <t>security related</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:41</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:3</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>END OF SANGHA APP 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>correlato alla sicurezza</t>
+          <t>FINE DELLA SANGHA APP 1</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>END OF SANGHA APP 1</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:3</t>
+          <t>dzogchen/core/signals.py:518</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>END OF SANGHA APP 1</t>
+          <t>Your invitation was successful :)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>FINE DELLA SANGHA APP 1</t>
+          <t>Il tuo invito ha funzionato :)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>END OF SANGHA APP 1</t>
+          <t>Your invitation has worked :)</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:518</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:158</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Your invitation was successful :)</t>
+          <t>iOS:</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Il tuo invito ha funzionato :)</t>
+          <t>iOS:</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Your invitation has worked :)</t>
+          <t>iOS:</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:158</t>
+          <t>dzogchen/anniversary/models.py:196</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>iOS:</t>
+          <t>Anniversary reminder</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>iOS:</t>
+          <t>Promemoria anniversario</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>iOS:</t>
+          <t>Anniversary reminder</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>dzogchen/anniversary/models.py:196</t>
+          <t>dzogchen/core/choices.py:14</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Anniversary reminder</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Promemoria anniversario</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Anniversary reminder</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:14</t>
+          <t>dzogchen/core/models/connection.py:167</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>You are friends</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Siete amici</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>You are friends</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/connection.py:167</t>
+          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>You are friends</t>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Siete amici</t>
+          <t>SANGHA APP 1 NON È PIÙ DISPONIBILE</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>You are friends</t>
+          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/sangha_1_end.html:107</t>
+          <t>dzogchen/core/choices.py:18</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 NON È PIÙ DISPONIBILE</t>
+          <t>Evento</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>SANGHA APP 1 IS NO LONGER AVAILABLE</t>
+          <t>Event</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:18</t>
+          <t>dzogchen/core/admin.py:624</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Evento</t>
+          <t>Opzioni avanzate</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Event</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:624</t>
+          <t>dzogchen/core/signals.py:403</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>%(user)s posted</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Opzioni avanzate</t>
+          <t>%(user)s ha pubblicato</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>%(user)s posted</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:403</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>%(user)s posted</t>
+          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Namkhai Yeshi. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>%(user)s ha pubblicato</t>
+          <t xml:space="preserve">Mettiti in contatto con qualcuno che ha già l'app Sangha e può confermare che hai ricevuto la Trasmissione da Chögyal Namkhai Norbu o Namkhai Yeshi. Chiedi un codice d'invito a questo praticante. Il codice è di durata limitata. Dev'essere usato entro 3 giorni. </t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>%(user)s posted</t>
+          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>dzogchen/sangha_graphql/mutations.py:1996</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Admin %(user)s has removed you from the channel</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>L'amministratore %(user)s ti ha rimosso dal canale</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>