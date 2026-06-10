--- v0 (2025-12-06)
+++ v1 (2026-06-10)
@@ -5055,784 +5055,784 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Дата с</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Date from</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:36</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>discussion related</t>
+          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Namkhai Yeshi. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>связанное с обсуждением</t>
+          <t xml:space="preserve">2. Пригласительный код:
+Для регистрации в приложении Сангха необходим пригласительный код. Этот код можно попросить у любого практикующего, кто уже пользуется приложением и кто может подтвердить, что ты получил(а) передачу от Чогьяла Намкая Норбу или Намкая Еши. Пригласительный код должен быть использован в течение 3х дней, по окончанию которых действие его истекает. </t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>discussion related</t>
-[...2 lines deleted...]
-      <c r="G148" t="inlineStr"/>
+          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suggested in Weblate: Свяжись с тем, у кого уже есть приложение Сангха и кто может подтвердить, что ты получил(а) передачу от Чогьяла Намкая Норбу. Попроси пригласительный код у этого практикующего. Код имеет срок действия и должен быть использован в течение 3 дней. </t>
+        </is>
+      </c>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
+          <t>dzogchen/core/choices.py:36</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>discussion related</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>связанное с обсуждением</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>discussion related</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr"/>
+      <c r="H149" t="inlineStr"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
           <t>dzogchen/api_v1/templates/api_v1/mails/mail_header.html:339</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B150" t="inlineStr">
         <is>
           <t xml:space="preserve">
 We share collective responsibility for the environment of Sangha app. It is designed to respect and protect our privacy. All actions we post will be witnessed by other members of the Community, as in the real world. It is important to use Sangha responsibly, to be kind, helpful, generous, and open. Everything is credible in as much as each of us are credible. If we are responsible with good intention, this will build trust with the content we find inside the app. Remembering these principles while being present and aware can help our Community to be a place of harmony, health and prosperity.</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C150" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Мы несём общую ответственность за атмосферу в приложении Сангха. Оно создано, чтобы уважать и защищать частную жизнь. Все действия, которые мы публикуем, будут видны другими членами Общины, как в реальном мире. Важно пользоваться приложением ответственно, помогать, быть добрыми, щедрыми и открытыми. Всё, что мы делаем, заслуживает такое доверие, которое заслуживаем мы сами. Если у нас хорошее намерение и мы берём ответственность, это создаёт доверие к содержимому приложения. Если мы помним об этих принципах и находимся в присутствии, это может помочь нашей Общине быть местом гармонии, здоровья и процветания.</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F149" t="inlineStr">
+      <c r="D150" t="inlineStr"/>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">
                                                     We share collective responsibility for the environment of Sangha
                                                     app. It is
                                                     designed to respect and protect our privacy. All actions we post
                                                     will be witnessed by other members
                                                     of the Community, as in the real world. It is important to use
                                                     Sangha responsibly, to be kind,
                                                     helpful, generous, and open. Everything is credible in as much as
                                                     each of us are credible. If we are
                                                     responsible with good intention, this will build trust with the
                                                     content we find inside the app.
                                                     Remembering these principals while being present and aware can help
                                                     our Community to be a place of
                                                     harmony, health and prosperity.
                                                 </t>
         </is>
       </c>
-      <c r="G149" t="inlineStr"/>
-[...28 lines deleted...]
-      </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/serializers/venue.py:17</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:177</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>All the best</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>ВЕБКАСТ</t>
+          <t>Всего доброго</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>WEBCAST</t>
+          <t>All the best</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:180</t>
+          <t>dzogchen/api_v1/serializers/venue.py:17</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Sangha App Team</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Команда приложения Сангха</t>
+          <t>ВЕБКАСТ</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sangha App Team</t>
+          <t>WEBCAST</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:180</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>%(name)s shares profile with you</t>
+          <t>Sangha App Team</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>%(name)s поделился с тобой профилем</t>
+          <t>Команда приложения Сангха</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>User %(name)s shares user detail with you.</t>
+          <t>Sangha App Team</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:41</t>
+          <t>dzogchen/sangha_graphql/mutations.py:2185</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>%(name)s shares profile with you</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>связанное с безопасностью</t>
+          <t>%(name)s поделился с тобой профилем</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>security related</t>
+          <t>User %(name)s shares user detail with you.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>dzogchen/core/models/user.py:119</t>
+          <t>dzogchen/core/choices.py:41</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Sangha App Account Deleted</t>
+          <t>security related</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Учётная запись приложения Сангха удалена</t>
+          <t>связанное с безопасностью</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Good bye from Sangha</t>
-[...6 lines deleted...]
-      </c>
+          <t>security related</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:624</t>
+          <t>dzogchen/core/models/user.py:119</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Advanced options</t>
+          <t>Sangha App Account Deleted</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Дополнительные свойства</t>
+          <t>Учётная запись приложения Сангха удалена</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Advanced options</t>
-[...2 lines deleted...]
-      <c r="G156" t="inlineStr"/>
+          <t>Good bye from Sangha</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: До свидания с Сангхой</t>
+        </is>
+      </c>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:414</t>
+          <t>dzogchen/core/admin.py:624</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Долгота</t>
+          <t>Дополнительные свойства</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>Advanced options</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
+          <t>dzogchen/core/admin.py:414</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>LOG IN TO SANGHA APP</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>ВОЙТИ В ПРИЛОЖЕНИЕ САНГХА</t>
+          <t>Долгота</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>LOGIN TO SANGHA APP</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:28</t>
+          <t>dzogchen/core/templates/core/mails/onboarding2_existing_user.html:167</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>C2 - messages</t>
+          <t>LOG IN TO SANGHA APP</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>C2 - сообщения</t>
+          <t>ВОЙТИ В ПРИЛОЖЕНИЕ САНГХА</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>C2 - messages</t>
+          <t>LOGIN TO SANGHA APP</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:415</t>
+          <t>dzogchen/core/choices.py:28</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>C2 - messages</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ввести местоположение вручную</t>
+          <t>C2 - сообщения</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Manually override location</t>
+          <t>C2 - messages</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/webadmin_new.html:60</t>
+          <t>dzogchen/core/admin.py:415</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
+          <t>Manually override location</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Удостоверься, что ты указал(а) тот же адрес эл. почты, что и при регистрации в приложении Сангха</t>
+          <t>Ввести местоположение вручную</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
-[...6 lines deleted...]
-      </c>
+          <t>Manually override location</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:173</t>
+          <t>dzogchen/core/templates/core/mails/webadmin_new.html:60</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Отменено</t>
+          <t>Удостоверься, что ты указал(а) тот же адрес эл. почты, что и при регистрации в приложении Сангха</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>Make sure you have typed the email which is connected to your Sangha App account</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Отменён</t>
+          <t>Suggested in Weblate: Удостоверься, что ты указал(а)  почту, связанную с твоей учётной записью в приложении Сангха</t>
         </is>
       </c>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:477</t>
+          <t>dzogchen/core/signals.py:173</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>%(user)s replied</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>%(user)s ответил</t>
+          <t>Отменено</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>%(user)s replied</t>
-[...2 lines deleted...]
-      <c r="G163" t="inlineStr"/>
+          <t>Canceled</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Отменён</t>
+        </is>
+      </c>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>dzogchen/core/admin.py:461</t>
+          <t>dzogchen/core/signals.py:477</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Location</t>
+          <t>%(user)s replied</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Местоположение</t>
+          <t>%(user)s ответил</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Location</t>
-[...6 lines deleted...]
-      </c>
+          <t>%(user)s replied</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>dzogchen/core/signals.py:517</t>
+          <t>dzogchen/core/admin.py:461</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Joined the App</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Присоединился(лась) к приложению</t>
+          <t>Местоположение</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Joined the App</t>
+          <t>Location</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Присоединился/лась к приложению</t>
+          <t>Suggested in Weblate: Расположение</t>
         </is>
       </c>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>dzogchen/core/choices.py:20</t>
+          <t>dzogchen/core/signals.py:517</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Joined the App</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Место проведения</t>
+          <t>Присоединился(лась) к приложению</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Venue</t>
+          <t>Joined the App</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Место</t>
+          <t>Suggested in Weblate: Присоединился/лась к приложению</t>
         </is>
       </c>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:292</t>
+          <t>dzogchen/core/choices.py:20</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>We wish you all the best,</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Всего наилучшего!</t>
+          <t>Место проведения</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>We wish you all the best,</t>
+          <t>Venue</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Suggested in Weblate: Желаем Вам всего наилучшего,</t>
+          <t>Suggested in Weblate: Место</t>
         </is>
       </c>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:89</t>
+          <t>dzogchen/core/templates/core/mails/user_account_deleted.html:292</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Confirm your email for Sangha App</t>
+          <t>We wish you all the best,</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Подтверди свой адрес электронной почты для приложения Сангха</t>
+          <t>Всего наилучшего!</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Confirm your email for Sangha App</t>
-[...2 lines deleted...]
-      <c r="G168" t="inlineStr"/>
+          <t>We wish you all the best,</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Suggested in Weblate: Желаем Вам всего наилучшего,</t>
+        </is>
+      </c>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>dzogchen/api_v1/views/token.py:96</t>
+          <t>dzogchen/api_v1/views/token.py:89</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Recover your access to Sangha App</t>
+          <t>Confirm your email for Sangha App</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Восстанови свой доступ к приложению Сангха</t>
+          <t>Подтверди свой адрес электронной почты для приложения Сангха</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Recover your access to Sangha App</t>
+          <t>Confirm your email for Sangha App</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>dzogchen/core/templates/core/mails/onboarding2_new_user.html:408</t>
+          <t>dzogchen/api_v1/views/token.py:96</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Get in touch with someone who already has the app and knows you received Transmission from Chögyal Namkhai Norbu or Yeshi Silvano Namkhai. Get an Invitation code from that practitioner. The code is time limited,  it should be used within 3 days. </t>
+          <t>Recover your access to Sangha App</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. Пригласительный код: 
-Для регистрации в приложении Сангха необходим пригласительный код. Этот код можно попросить у любого практикующего, кто уже пользуется приложением и кто может подтвердить, что ты получил(а) передачу от Чогьяла Намкая Норбу или Еши Сильвано Намкая. Пригласительный код должен быть использован в течение 3х дней, по окончанию которых действие его истекает. </t>
+          <t>Восстанови свой доступ к приложению Сангха</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Get in touch with someone who already has the app and knows you received Transmission from Ch&amp;otilde;gyal Namkhai Norbu. Get an Invitation code from that practitioner. The code is time limited, it should be used within 3 days.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Recover your access to Sangha App</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>dzogchen/core/signals.py:553</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>You can download a new version in your phone's app store now.</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Ты можешь скачать новую версию в магазине своего смартфона прямо сейчас.</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">